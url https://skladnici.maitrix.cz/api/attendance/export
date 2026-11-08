--- v0 (2026-09-07)
+++ v1 (2026-11-08)
@@ -10,285 +10,285 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
-    <sheet sheetId="1" name="srpen 2026" state="visible" r:id="rId4"/>
-[...8 lines deleted...]
-    <sheet sheetId="10" name="listopad 2025" state="visible" r:id="rId13"/>
+    <sheet sheetId="1" name="říjen 2026" state="visible" r:id="rId4"/>
+    <sheet sheetId="2" name="září 2026" state="visible" r:id="rId5"/>
+    <sheet sheetId="3" name="srpen 2026" state="visible" r:id="rId6"/>
+    <sheet sheetId="4" name="červenec 2026" state="visible" r:id="rId7"/>
+    <sheet sheetId="5" name="červen 2026" state="visible" r:id="rId8"/>
+    <sheet sheetId="6" name="květen 2026" state="visible" r:id="rId9"/>
+    <sheet sheetId="7" name="duben 2026" state="visible" r:id="rId10"/>
+    <sheet sheetId="8" name="březen 2026" state="visible" r:id="rId11"/>
+    <sheet sheetId="9" name="únor 2026" state="visible" r:id="rId12"/>
+    <sheet sheetId="10" name="leden 2026" state="visible" r:id="rId13"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="362" uniqueCount="73">
   <si>
     <t>Sklad Brno - Tuřany (1)</t>
   </si>
   <si>
     <t>Pracovník</t>
   </si>
   <si>
     <t>Typ</t>
   </si>
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Zaměstnavatel</t>
   </si>
   <si>
     <t>Odběratel</t>
   </si>
   <si>
     <t>Bondarenko Oleksandr</t>
   </si>
   <si>
     <t>Příchod</t>
   </si>
   <si>
-    <t>18. 8. 2026</t>
+    <t>19. 10. 2026</t>
   </si>
   <si>
     <t>Skladníci s.r.o.</t>
   </si>
   <si>
     <t>Vilgain</t>
   </si>
   <si>
     <t>Sklad Jažlovice (1)</t>
   </si>
   <si>
     <t>Kovalenko Tetiana</t>
   </si>
   <si>
-    <t>6. 8. 2026</t>
+    <t>7. 10. 2026</t>
   </si>
   <si>
     <t>Immobilien s.r.o.</t>
   </si>
   <si>
     <t>Sklad Praha - Horní Počernice (1)</t>
   </si>
   <si>
     <t>Tkačenko Mykola</t>
   </si>
   <si>
-    <t>25. 7. 2026</t>
+    <t>25. 9. 2026</t>
   </si>
   <si>
     <t>Rohlík.cz</t>
   </si>
   <si>
     <t>Sklad Ostrava (1)</t>
   </si>
   <si>
     <t>Ševčenko Iryna</t>
   </si>
   <si>
-    <t>13. 7. 2026</t>
+    <t>13. 9. 2026</t>
   </si>
   <si>
     <t>Prime s.r.o.</t>
   </si>
   <si>
     <t>Alza.cz</t>
   </si>
   <si>
     <t>Sklad Plzeň (1)</t>
   </si>
   <si>
     <t>Melnyk Dmytro</t>
   </si>
   <si>
-    <t>1. 7. 2026</t>
+    <t>1. 9. 2026</t>
   </si>
   <si>
     <t>Notino</t>
   </si>
   <si>
     <t>Sklad Jažlovice (2)</t>
   </si>
   <si>
     <t>Lungu Elena</t>
   </si>
   <si>
     <t>Odchod</t>
   </si>
   <si>
-    <t>18. 6. 2026</t>
+    <t>19. 8. 2026</t>
   </si>
   <si>
     <t>Kravec Andrij</t>
   </si>
   <si>
-    <t>7. 6. 2026</t>
+    <t>8. 8. 2026</t>
   </si>
   <si>
     <t>Bojko Oksana</t>
   </si>
   <si>
-    <t>19. 6. 2026</t>
+    <t>20. 8. 2026</t>
   </si>
   <si>
     <t>Polišuk Natalia</t>
   </si>
   <si>
-    <t>26. 5. 2026</t>
+    <t>27. 7. 2026</t>
   </si>
   <si>
     <t>Zásilkovna</t>
   </si>
   <si>
     <t>Rusu Maria</t>
   </si>
   <si>
-    <t>2. 5. 2026</t>
+    <t>3. 7. 2026</t>
   </si>
   <si>
     <t>Popescu Ion</t>
   </si>
   <si>
-    <t>14. 5. 2026</t>
+    <t>15. 7. 2026</t>
   </si>
   <si>
     <t>Dr.Max</t>
   </si>
   <si>
-    <t>8. 4. 2026</t>
+    <t>9. 6. 2026</t>
   </si>
   <si>
     <t>Ciobanu Andrei</t>
   </si>
   <si>
-    <t>20. 4. 2026</t>
+    <t>21. 6. 2026</t>
   </si>
   <si>
     <t>Moraru Vasile</t>
   </si>
   <si>
-    <t>27. 3. 2026</t>
+    <t>28. 5. 2026</t>
   </si>
   <si>
     <t>Beridze Giorgi</t>
   </si>
   <si>
-    <t>15. 3. 2026</t>
+    <t>16. 5. 2026</t>
   </si>
   <si>
     <t>Sklad Plzeň (2)</t>
   </si>
   <si>
     <t>Kapanadze Nino</t>
   </si>
   <si>
-    <t>3. 3. 2026</t>
+    <t>4. 5. 2026</t>
   </si>
   <si>
     <t>Gelašvili Levan</t>
   </si>
   <si>
-    <t>19. 2. 2026</t>
+    <t>22. 4. 2026</t>
   </si>
   <si>
     <t>Lomidze Tamar</t>
   </si>
   <si>
-    <t>7. 2. 2026</t>
+    <t>10. 4. 2026</t>
   </si>
   <si>
     <t>Dordž Tseren</t>
   </si>
   <si>
-    <t>6. 2. 2026</t>
+    <t>9. 4. 2026</t>
   </si>
   <si>
     <t>Minh Nguyen Van</t>
   </si>
   <si>
-    <t>26. 1. 2026</t>
+    <t>29. 3. 2026</t>
   </si>
   <si>
     <t>Lan Tran Thi</t>
   </si>
   <si>
-    <t>14. 1. 2026</t>
+    <t>17. 3. 2026</t>
   </si>
   <si>
     <t>Nam Le Hoang</t>
   </si>
   <si>
-    <t>2. 1. 2026</t>
+    <t>5. 3. 2026</t>
   </si>
   <si>
     <t>Erdene Batbajar</t>
   </si>
   <si>
-    <t>9. 12. 2025</t>
+    <t>9. 2. 2026</t>
   </si>
   <si>
     <t>Huong Pham Thi</t>
   </si>
   <si>
-    <t>21. 12. 2025</t>
+    <t>21. 2. 2026</t>
   </si>
   <si>
     <t>Ganbold Ojun</t>
   </si>
   <si>
-    <t>27. 11. 2025</t>
-[...2 lines deleted...]
-    <t>15. 11. 2025</t>
+    <t>28. 1. 2026</t>
+  </si>
+  <si>
+    <t>16. 1. 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2299,59 +2299,59 @@
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A9:E9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="10" baseType="lpstr">
+      <vt:lpstr>říjen 2026</vt:lpstr>
+      <vt:lpstr>září 2026</vt:lpstr>
       <vt:lpstr>srpen 2026</vt:lpstr>
       <vt:lpstr>červenec 2026</vt:lpstr>
       <vt:lpstr>červen 2026</vt:lpstr>
       <vt:lpstr>květen 2026</vt:lpstr>
       <vt:lpstr>duben 2026</vt:lpstr>
       <vt:lpstr>březen 2026</vt:lpstr>
       <vt:lpstr>únor 2026</vt:lpstr>
       <vt:lpstr>leden 2026</vt:lpstr>
-      <vt:lpstr>prosinec 2025</vt:lpstr>
-      <vt:lpstr>listopad 2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown</dc:creator>
   <dc:title/>
   <dc:subject/>
   <dc:description/>
   <cp:keywords/>
   <cp:category/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>